--- v0 (2025-11-04)
+++ v1 (2026-06-20)
@@ -74,142 +74,148 @@
       <w:r>
         <w:t xml:space="preserve"> about your plan B</w:t>
       </w:r>
       <w:r w:rsidR="00720646">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00720646">
         <w:t xml:space="preserve"> or D! Be</w:t>
       </w:r>
       <w:r w:rsidR="00417B73">
         <w:t xml:space="preserve"> ready if you change your mind. </w:t>
       </w:r>
       <w:r w:rsidR="001B1906">
         <w:t>If you have an insurance choice</w:t>
       </w:r>
       <w:r w:rsidR="00D524E5">
         <w:t>, think about</w:t>
       </w:r>
       <w:r w:rsidR="0041083E">
         <w:t xml:space="preserve"> what your next steps are and whether you’re still happy with it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A53FBFC" w14:textId="341C5637" w:rsidR="009D2D55" w:rsidRDefault="001B070A" w:rsidP="00717540">
+    <w:p w14:paraId="5A53FBFC" w14:textId="3B4D49AB" w:rsidR="009D2D55" w:rsidRDefault="001B070A" w:rsidP="00717540">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00717540">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Browse your options</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00116003">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00C250CF">
         <w:t xml:space="preserve">start </w:t>
       </w:r>
       <w:r w:rsidR="00116003">
         <w:t>explor</w:t>
       </w:r>
       <w:r w:rsidR="00C250CF">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00116003">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009D2D55">
         <w:t xml:space="preserve">universities, colleges, and courses </w:t>
       </w:r>
       <w:r w:rsidR="00C250CF">
-        <w:t xml:space="preserve">from July 5. Don’t forget apprenticeships </w:t>
+        <w:t xml:space="preserve">from July </w:t>
+      </w:r>
+      <w:r w:rsidR="00B12DE2">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C250CF">
+        <w:t xml:space="preserve">. Don’t forget apprenticeships </w:t>
       </w:r>
       <w:r w:rsidR="00417B73">
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="00B72A10">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="00417B73">
         <w:t xml:space="preserve"> gap year! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F6E02A" w14:textId="030F326C" w:rsidR="009D2D55" w:rsidRDefault="009D2D55" w:rsidP="00717540">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00717540">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Revisit </w:t>
       </w:r>
       <w:r w:rsidR="00A4030E" w:rsidRPr="00717540">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and reconsider</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00397B86">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00B05DD5" w:rsidRPr="00B05DD5">
         <w:t>ook back at your original choices. Would you still be happy going there if a place opens up?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3402A17F" w14:textId="5C4E34C7" w:rsidR="009D2D55" w:rsidRDefault="007D0BD6" w:rsidP="00717540">
+    <w:p w14:paraId="3402A17F" w14:textId="28A4E2CC" w:rsidR="009D2D55" w:rsidRDefault="007D0BD6" w:rsidP="00717540">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00717540">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Check the requirements</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00397B86">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00397B86" w:rsidRPr="00397B86">
-        <w:t>ouble-check course details, especially entry requirements</w:t>
+        <w:t>ouble-check details, especially entry requirements</w:t>
       </w:r>
       <w:r w:rsidR="00397B86">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007F6E7B">
         <w:t xml:space="preserve">for any new </w:t>
       </w:r>
       <w:r w:rsidR="00397B86">
         <w:t xml:space="preserve">courses </w:t>
       </w:r>
       <w:r w:rsidR="007F6E7B">
         <w:t>you’re considering</w:t>
       </w:r>
       <w:r w:rsidR="00397B86">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6469FF37" w14:textId="6F3CF085" w:rsidR="00717540" w:rsidRDefault="00F05639" w:rsidP="00717540">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Apricus Black" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Apricus Black" w:cstheme="majorBidi"/>
           <w:b/>
           <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="44"/>
@@ -289,77 +295,83 @@
       <w:r w:rsidR="00DB4BAA" w:rsidRPr="00A95D4E">
         <w:t xml:space="preserve">’d be </w:t>
       </w:r>
       <w:r w:rsidR="0050126E" w:rsidRPr="00A95D4E">
         <w:t xml:space="preserve">interested in </w:t>
       </w:r>
       <w:r w:rsidR="00AB67EB" w:rsidRPr="00A95D4E">
         <w:t xml:space="preserve">so you can quickly check if they’re in Clearing. </w:t>
       </w:r>
       <w:r w:rsidR="0034018D" w:rsidRPr="00A95D4E">
         <w:t xml:space="preserve">Check ucas.com for </w:t>
       </w:r>
       <w:r w:rsidR="00AB67EB" w:rsidRPr="00A95D4E">
         <w:t>available</w:t>
       </w:r>
       <w:r w:rsidR="007C4488" w:rsidRPr="00A95D4E">
         <w:t xml:space="preserve"> options</w:t>
       </w:r>
       <w:r w:rsidR="00AB67EB" w:rsidRPr="00A95D4E">
         <w:t xml:space="preserve"> on results day. </w:t>
       </w:r>
       <w:r w:rsidR="007C4488" w:rsidRPr="00A95D4E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14560B99" w14:textId="562E54A9" w:rsidR="00754EA6" w:rsidRPr="00A95D4E" w:rsidRDefault="007C4488" w:rsidP="00A95D4E">
+    <w:p w14:paraId="14560B99" w14:textId="20EC6510" w:rsidR="00754EA6" w:rsidRPr="00A95D4E" w:rsidRDefault="007C4488" w:rsidP="00A95D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0050126E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Know how to contact</w:t>
       </w:r>
       <w:r w:rsidR="0087653E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00945742" w:rsidRPr="00A95D4E">
         <w:t xml:space="preserve">– find the best way to reach each university, </w:t>
       </w:r>
       <w:r w:rsidR="00FC050A" w:rsidRPr="00A95D4E">
-        <w:t>whether by phone, email or another method. C</w:t>
+        <w:t xml:space="preserve">whether by phone, email or </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5978">
+        <w:t>maybe even lie chat</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC050A" w:rsidRPr="00A95D4E">
+        <w:t>. C</w:t>
       </w:r>
       <w:r w:rsidR="00945742" w:rsidRPr="00A95D4E">
         <w:t xml:space="preserve">heck out their Clearing webpages </w:t>
       </w:r>
       <w:r w:rsidR="00FC050A" w:rsidRPr="00A95D4E">
         <w:t>for details.</w:t>
       </w:r>
       <w:r w:rsidR="00FC050A" w:rsidRPr="00A95D4E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B934EC3" w14:textId="407C87D2" w:rsidR="00754EA6" w:rsidRPr="00A95D4E" w:rsidRDefault="0082188E" w:rsidP="00A95D4E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00FC050A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Know why you want that place</w:t>
@@ -863,51 +875,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Double check entry requirements</w:t>
       </w:r>
       <w:r w:rsidRPr="00955238">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00431405">
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidR="00CC61C6">
         <w:t>contact</w:t>
       </w:r>
       <w:r w:rsidRPr="00955238">
         <w:t xml:space="preserve"> universities if you</w:t>
       </w:r>
       <w:r w:rsidR="00CC61C6">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00955238">
         <w:t>re unsure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319B78D0" w14:textId="1ADCB4BA" w:rsidR="00921883" w:rsidRPr="00CD3C62" w:rsidRDefault="00431405" w:rsidP="00CD3C62">
+    <w:p w14:paraId="319B78D0" w14:textId="517CA538" w:rsidR="00921883" w:rsidRPr="00CD3C62" w:rsidRDefault="00431405" w:rsidP="00CD3C62">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD3C62">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Confirm </w:t>
       </w:r>
       <w:r w:rsidR="002E01E3" w:rsidRPr="00CD3C62">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>offer</w:t>
       </w:r>
@@ -923,51 +935,57 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>timescale</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD3C62">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0B51BDD6">
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="00921883">
         <w:t>f you</w:t>
       </w:r>
       <w:r w:rsidR="001A4B85">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidR="00921883">
-        <w:t xml:space="preserve">re offered a course ask how long you have to decide and add </w:t>
+        <w:t xml:space="preserve">re </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4ADB">
+        <w:t>made an offer</w:t>
+      </w:r>
+      <w:r w:rsidR="00921883">
+        <w:t xml:space="preserve"> ask how long you have to decide and add </w:t>
       </w:r>
       <w:r w:rsidR="0080237A">
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="00921883">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">to your application. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4218195E" w14:textId="7384810C" w:rsidR="00983801" w:rsidRPr="00431405" w:rsidRDefault="00983801" w:rsidP="00983801">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A96EE6">
         <w:rPr>
@@ -1068,161 +1086,161 @@
     </w:p>
     <w:p w14:paraId="7F32C693" w14:textId="1DB9D174" w:rsidR="0022373A" w:rsidRPr="00431405" w:rsidRDefault="0022373A" w:rsidP="00163673">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="0022373A">
         <w:t>Skills Development Scotland Results Helpline: 0808 100 8000 </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0022373A" w:rsidRPr="00431405" w:rsidSect="00A5545D">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1316" w:right="899" w:bottom="1750" w:left="851" w:header="720" w:footer="120" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5FDD680C" w14:textId="77777777" w:rsidR="00375FC5" w:rsidRDefault="00375FC5" w:rsidP="00A451B8">
+    <w:p w14:paraId="59087FEE" w14:textId="77777777" w:rsidR="00D275D6" w:rsidRDefault="00D275D6" w:rsidP="00A451B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F4D44D3" w14:textId="77777777" w:rsidR="00375FC5" w:rsidRDefault="00375FC5" w:rsidP="00A451B8">
+    <w:p w14:paraId="21459E0A" w14:textId="77777777" w:rsidR="00D275D6" w:rsidRDefault="00D275D6" w:rsidP="00A451B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="43EF164E" w14:textId="77777777" w:rsidR="00375FC5" w:rsidRDefault="00375FC5">
+    <w:p w14:paraId="739607C5" w14:textId="77777777" w:rsidR="00D275D6" w:rsidRDefault="00D275D6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{1ADD7567-7BB5-46E0-891E-01040A042608}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{6D9FDCD5-81AF-4569-A315-BBC3B1CFD81A}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{F55BDD35-B72A-4DD6-88BE-EB9D1580A1EF}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{B9E1AB6B-5675-4E07-9E8C-6CF9193538EC}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{C8259632-A5ED-41D7-A4CA-15D6CE8119AC}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{E577E746-E08E-4B48-AE39-B5E1CE3F72E5}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:altName w:val="Arial"/>
+    <w:altName w:val="Roboto"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...3 lines deleted...]
-    <w:embedBoldItalic r:id="rId8" w:fontKey="{453D50B8-E4A3-4BC1-A0FE-B0BB93643144}"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{A207B344-C5D8-4E06-BD65-C9B253F25938}"/>
+    <w:embedBold r:id="rId6" w:fontKey="{712937FD-14FC-44D4-9AA8-5976B30CFA93}"/>
+    <w:embedItalic r:id="rId7" w:fontKey="{61C648F9-D2A4-4356-914F-2DFF16371915}"/>
+    <w:embedBoldItalic r:id="rId8" w:fontKey="{4ADC4199-EC77-4AC8-96A6-DA0FC6E710F8}"/>
   </w:font>
   <w:font w:name="Apricus Black">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000007" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{52BFC985-7FB0-4900-A2F3-ABD66560E65C}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{E8BACDD5-9A34-4793-AD77-8DADF4DA838B}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId10" w:fontKey="{AD410BA4-989F-451F-ADEA-5AEA4DF23240}"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId10" w:fontKey="{F53B3471-AF2F-4E93-B00C-E08DCEE3E5DF}"/>
   </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1705444749"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
@@ -1460,79 +1478,79 @@
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+        <mc:Fallback>
           <w:pict>
-            <v:rect id="Rectangle 1" style="position:absolute;margin-left:-42.05pt;margin-top:-33.65pt;width:616.1pt;height:55.5pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="#132433" stroked="f" strokeweight="1pt" w14:anchorId="107B0368" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnAqA7fgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bcpO2COkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9KdpyuLXYYdpFFkXwkn0leXu1aw7YKfQO25JOTnDNlJVSNXZf8x9Pt&#10;pwvOfBC2EgasKvleeX61+PjhsnNzVUANplLICMT6eedKXofg5lnmZa1a4U/AKUtKDdiKQCKuswpF&#10;R+ityYo8P8s6wMohSOU9vd70Sr5I+ForGb5p7VVgpuSUW0gnpnMVz2xxKeZrFK5u5JCG+IcsWtFY&#10;CjpC3Ygg2AabN1BtIxE86HAioc1A60aqVANVM8lfVfNYC6dSLUSOdyNN/v/Byvvto3tAoqFzfu7p&#10;GqvYaWzjl/Jju0TWfiRL7QKT9Hh+UUzPZgVnknTn+fRiltjMjt4OffiioGXxUnKkn5E4Ets7Hygi&#10;mR5MYjAPpqluG2OSgOvVtUG2FfTjJqfF9PQ0/ity+cPM2GhsIbr16viSHWtJt7A3KtoZ+11p1lSU&#10;fZEySW2mxjhCSmXDpFfVolJD+FmeH2obPVIuCTAia4o/Yg8AsYXfYvdZDvbRVaUuHZ3zvyXWO48e&#10;KTLYMDq3jQV8D8BQVUPk3v5AUk9NZGkF1f4BGUI/I97J24b+253w4UEgDQWNDw16+EaHNtCVHIYb&#10;ZzXgr/feoz31Kmk562jISu5/bgQqzsxXS138eTKdxqlMwnR2XpCALzWrlxq7aa8htgOtFCfTNdoH&#10;c7hqhPaZ9sEyRiWVsJJil1wGPAjXoR9+2ihSLZfJjCbRiXBnH52M4JHV2JdPu2eBbmjeQG1/D4eB&#10;FPNXPdzbRk8Ly00A3aQGP/I68E1TnBpn2DhxTbyUk9VxLy5+AwAA//8DAFBLAwQUAAYACAAAACEA&#10;1afxh98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrhIYmCnEqRGGN&#10;KEiI3dQ2SUT8kO004e+ZrmA3j6M7Z5rdYkZ20iEOzgrI1xkwbaVTg+0EvL89rypgMaFVODqrBfzo&#10;CLv28qLBWrnZvurTIXWMQmysUUCfkq85j7LXBuPaeW1p9+WCwURt6LgKOFO4Gfltlm25wcHShR69&#10;fuy1/D5MRsDN55678UkGnPbl8jH76u7FSyGur5aHe2BJL+kPhrM+qUNLTkc3WRXZKGBVFTmhVGzL&#10;DbAzkRcVjY4Cik0JvG34/x/aXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnAqA7fgIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDVp/GH&#10;3wAAAAsBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;"/>
+            <v:rect w14:anchorId="2A71BCC1" id="Rectangle 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:-42.05pt;margin-top:-33.65pt;width:616.1pt;height:55.5pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnAqA7fgIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r3bcpO2COkXQosOA&#10;oivWDj0rshQbkEWNUuJkXz9KdpyuLXYYdpFFkXwkn0leXu1aw7YKfQO25JOTnDNlJVSNXZf8x9Pt&#10;pwvOfBC2EgasKvleeX61+PjhsnNzVUANplLICMT6eedKXofg5lnmZa1a4U/AKUtKDdiKQCKuswpF&#10;R+ityYo8P8s6wMohSOU9vd70Sr5I+ForGb5p7VVgpuSUW0gnpnMVz2xxKeZrFK5u5JCG+IcsWtFY&#10;CjpC3Ygg2AabN1BtIxE86HAioc1A60aqVANVM8lfVfNYC6dSLUSOdyNN/v/Byvvto3tAoqFzfu7p&#10;GqvYaWzjl/Jju0TWfiRL7QKT9Hh+UUzPZgVnknTn+fRiltjMjt4OffiioGXxUnKkn5E4Ets7Hygi&#10;mR5MYjAPpqluG2OSgOvVtUG2FfTjJqfF9PQ0/ity+cPM2GhsIbr16viSHWtJt7A3KtoZ+11p1lSU&#10;fZEySW2mxjhCSmXDpFfVolJD+FmeH2obPVIuCTAia4o/Yg8AsYXfYvdZDvbRVaUuHZ3zvyXWO48e&#10;KTLYMDq3jQV8D8BQVUPk3v5AUk9NZGkF1f4BGUI/I97J24b+253w4UEgDQWNDw16+EaHNtCVHIYb&#10;ZzXgr/feoz31Kmk562jISu5/bgQqzsxXS138eTKdxqlMwnR2XpCALzWrlxq7aa8htgOtFCfTNdoH&#10;c7hqhPaZ9sEyRiWVsJJil1wGPAjXoR9+2ihSLZfJjCbRiXBnH52M4JHV2JdPu2eBbmjeQG1/D4eB&#10;FPNXPdzbRk8Ly00A3aQGP/I68E1TnBpn2DhxTbyUk9VxLy5+AwAA//8DAFBLAwQUAAYACAAAACEA&#10;1afxh98AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVIbFDrhIYmCnEqRGGN&#10;KEiI3dQ2SUT8kO004e+ZrmA3j6M7Z5rdYkZ20iEOzgrI1xkwbaVTg+0EvL89rypgMaFVODqrBfzo&#10;CLv28qLBWrnZvurTIXWMQmysUUCfkq85j7LXBuPaeW1p9+WCwURt6LgKOFO4Gfltlm25wcHShR69&#10;fuy1/D5MRsDN55678UkGnPbl8jH76u7FSyGur5aHe2BJL+kPhrM+qUNLTkc3WRXZKGBVFTmhVGzL&#10;DbAzkRcVjY4Cik0JvG34/x/aXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnAqA7fgIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDVp/GH&#10;3wAAAAsBAAAPAAAAAAAAAAAAAAAAANgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="#132433" stroked="f" strokeweight="1pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60706C5E" w14:textId="77777777" w:rsidR="00375FC5" w:rsidRDefault="00375FC5" w:rsidP="00A451B8">
+    <w:p w14:paraId="74E51571" w14:textId="77777777" w:rsidR="00D275D6" w:rsidRDefault="00D275D6" w:rsidP="00A451B8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42DA7387" w14:textId="77777777" w:rsidR="00375FC5" w:rsidRDefault="00375FC5" w:rsidP="00A451B8">
+    <w:p w14:paraId="786A6F65" w14:textId="77777777" w:rsidR="00D275D6" w:rsidRDefault="00D275D6" w:rsidP="00A451B8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6DFB5CC6" w14:textId="77777777" w:rsidR="00375FC5" w:rsidRDefault="00375FC5">
+    <w:p w14:paraId="0F0965C5" w14:textId="77777777" w:rsidR="00D275D6" w:rsidRDefault="00D275D6">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="63207334" w14:textId="77777777" w:rsidR="00F01439" w:rsidRDefault="00F01439" w:rsidP="00A451B8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A899CFC" wp14:editId="5C581828">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6137910</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -2688,81 +2706,81 @@
   <w:num w:numId="8" w16cid:durableId="1073813912">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2123499037">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="742337280">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="2029599972">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1651398152">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="608584183">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="1F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D2D55"/>
     <w:rsid w:val="00006624"/>
     <w:rsid w:val="000147A1"/>
     <w:rsid w:val="00026B5C"/>
+    <w:rsid w:val="000306F0"/>
     <w:rsid w:val="00050F16"/>
     <w:rsid w:val="00065754"/>
     <w:rsid w:val="00074BE3"/>
     <w:rsid w:val="00084E14"/>
     <w:rsid w:val="00097A6F"/>
     <w:rsid w:val="000A3CA1"/>
     <w:rsid w:val="000B5B0A"/>
     <w:rsid w:val="000D5AB3"/>
     <w:rsid w:val="000E570A"/>
     <w:rsid w:val="00102549"/>
     <w:rsid w:val="00105958"/>
     <w:rsid w:val="00114472"/>
     <w:rsid w:val="00116003"/>
     <w:rsid w:val="001531A1"/>
     <w:rsid w:val="00163673"/>
     <w:rsid w:val="00182C4E"/>
     <w:rsid w:val="00190745"/>
     <w:rsid w:val="001A4B85"/>
     <w:rsid w:val="001B070A"/>
     <w:rsid w:val="001B1906"/>
     <w:rsid w:val="001C531F"/>
     <w:rsid w:val="00206982"/>
     <w:rsid w:val="0022373A"/>
     <w:rsid w:val="00246F49"/>
     <w:rsid w:val="002551EA"/>
@@ -2797,114 +2815,121 @@
     <w:rsid w:val="0052211E"/>
     <w:rsid w:val="005243F4"/>
     <w:rsid w:val="00524AD9"/>
     <w:rsid w:val="00531818"/>
     <w:rsid w:val="00560533"/>
     <w:rsid w:val="005A04ED"/>
     <w:rsid w:val="00602109"/>
     <w:rsid w:val="00603B6A"/>
     <w:rsid w:val="0061315E"/>
     <w:rsid w:val="00621F2C"/>
     <w:rsid w:val="00627FCF"/>
     <w:rsid w:val="00637D44"/>
     <w:rsid w:val="006600B2"/>
     <w:rsid w:val="006644BF"/>
     <w:rsid w:val="0066722F"/>
     <w:rsid w:val="0067018C"/>
     <w:rsid w:val="00670C45"/>
     <w:rsid w:val="00677762"/>
     <w:rsid w:val="00683950"/>
     <w:rsid w:val="006F7A28"/>
     <w:rsid w:val="0071149A"/>
     <w:rsid w:val="00717540"/>
     <w:rsid w:val="00720646"/>
     <w:rsid w:val="007420DB"/>
     <w:rsid w:val="00754EA6"/>
+    <w:rsid w:val="007A069F"/>
     <w:rsid w:val="007C4488"/>
     <w:rsid w:val="007D0BD6"/>
     <w:rsid w:val="007E2A8B"/>
     <w:rsid w:val="007F01C1"/>
     <w:rsid w:val="007F6E7B"/>
     <w:rsid w:val="0080237A"/>
     <w:rsid w:val="00804283"/>
     <w:rsid w:val="00806B9B"/>
+    <w:rsid w:val="00816C7F"/>
     <w:rsid w:val="0082188E"/>
     <w:rsid w:val="00841EBF"/>
     <w:rsid w:val="00844FEE"/>
     <w:rsid w:val="00850290"/>
     <w:rsid w:val="0086506B"/>
     <w:rsid w:val="00872645"/>
     <w:rsid w:val="0087653E"/>
     <w:rsid w:val="008B3F3B"/>
     <w:rsid w:val="00921883"/>
     <w:rsid w:val="009334AF"/>
     <w:rsid w:val="00945742"/>
     <w:rsid w:val="0096729E"/>
     <w:rsid w:val="00970064"/>
     <w:rsid w:val="00983801"/>
     <w:rsid w:val="00990229"/>
     <w:rsid w:val="009D0760"/>
     <w:rsid w:val="009D2D55"/>
     <w:rsid w:val="009E3D05"/>
     <w:rsid w:val="009E62EA"/>
     <w:rsid w:val="009E76E4"/>
     <w:rsid w:val="00A200CE"/>
     <w:rsid w:val="00A4030E"/>
     <w:rsid w:val="00A451B8"/>
     <w:rsid w:val="00A5545D"/>
     <w:rsid w:val="00A5549F"/>
     <w:rsid w:val="00A76651"/>
     <w:rsid w:val="00A8269F"/>
     <w:rsid w:val="00A953DC"/>
     <w:rsid w:val="00A95D4E"/>
     <w:rsid w:val="00A96EE6"/>
     <w:rsid w:val="00AA1D8A"/>
     <w:rsid w:val="00AB67EB"/>
     <w:rsid w:val="00AC22F3"/>
+    <w:rsid w:val="00AE5978"/>
     <w:rsid w:val="00B01B45"/>
     <w:rsid w:val="00B05DD5"/>
+    <w:rsid w:val="00B12DE2"/>
     <w:rsid w:val="00B66ED1"/>
     <w:rsid w:val="00B72A10"/>
     <w:rsid w:val="00B970DD"/>
     <w:rsid w:val="00BB0854"/>
     <w:rsid w:val="00BB0F01"/>
+    <w:rsid w:val="00BB4ADB"/>
     <w:rsid w:val="00BF6AC9"/>
+    <w:rsid w:val="00C02869"/>
     <w:rsid w:val="00C22695"/>
     <w:rsid w:val="00C230D1"/>
     <w:rsid w:val="00C250CF"/>
     <w:rsid w:val="00C33034"/>
     <w:rsid w:val="00C37586"/>
     <w:rsid w:val="00C47792"/>
     <w:rsid w:val="00C47AAD"/>
     <w:rsid w:val="00C6668B"/>
     <w:rsid w:val="00C66B9D"/>
     <w:rsid w:val="00C8088E"/>
     <w:rsid w:val="00C81B5E"/>
     <w:rsid w:val="00C871E4"/>
     <w:rsid w:val="00C90194"/>
     <w:rsid w:val="00CC61C6"/>
     <w:rsid w:val="00CD3C62"/>
+    <w:rsid w:val="00D275D6"/>
     <w:rsid w:val="00D337B6"/>
     <w:rsid w:val="00D33973"/>
     <w:rsid w:val="00D346AC"/>
     <w:rsid w:val="00D524E5"/>
     <w:rsid w:val="00D555DD"/>
     <w:rsid w:val="00D83121"/>
     <w:rsid w:val="00D83BFC"/>
     <w:rsid w:val="00DA625B"/>
     <w:rsid w:val="00DB4BAA"/>
     <w:rsid w:val="00DB55BF"/>
     <w:rsid w:val="00DF7D08"/>
     <w:rsid w:val="00E0449F"/>
     <w:rsid w:val="00E14D0F"/>
     <w:rsid w:val="00E54ECE"/>
     <w:rsid w:val="00E6425B"/>
     <w:rsid w:val="00E66665"/>
     <w:rsid w:val="00EA5085"/>
     <w:rsid w:val="00EA70BE"/>
     <w:rsid w:val="00EB0FFE"/>
     <w:rsid w:val="00ED3AF1"/>
     <w:rsid w:val="00EE503A"/>
     <w:rsid w:val="00F01439"/>
     <w:rsid w:val="00F05639"/>
     <w:rsid w:val="00F131DA"/>
     <w:rsid w:val="00F1539A"/>
@@ -4657,143 +4682,143 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="55603442-09ec-4cf3-b21f-b1c3f828b53a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="733dae14-92ee-43b7-ae23-1dcf711a5137">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BF821F9-9E2E-4681-9459-458A39F5B9C4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="733dae14-92ee-43b7-ae23-1dcf711a5137"/>
     <ds:schemaRef ds:uri="55603442-09ec-4cf3-b21f-b1c3f828b53a"/>
     <ds:schemaRef ds:uri="7c335a06-be1f-4caa-a72e-ef957d3aaf2f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{841F52F2-ADDF-FF44-B4EE-0EB1B4F3FC49}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E2F4996-D063-44C8-AAB0-53393E171989}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{819F85AA-EAF2-47DB-9D52-B309CEEB98EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="55603442-09ec-4cf3-b21f-b1c3f828b53a"/>
     <ds:schemaRef ds:uri="733dae14-92ee-43b7-ae23-1dcf711a5137"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E2F4996-D063-44C8-AAB0-53393E171989}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{841F52F2-ADDF-FF44-B4EE-0EB1B4F3FC49}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>UCAS Word Template - Portrait 2</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>390</Words>
-  <Characters>2226</Characters>
+  <Words>387</Words>
+  <Characters>2224</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>37</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2611</CharactersWithSpaces>
+  <CharactersWithSpaces>2574</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3866735</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ucas.com/contact-us</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>